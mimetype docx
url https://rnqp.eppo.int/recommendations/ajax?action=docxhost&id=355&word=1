--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aphididae (1APHIF)</w:t>
+        <w:t xml:space="preserve">Aphididae 1APHIF</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes: Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -420,50 +439,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -474,51 +512,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are present worldwide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum melongena (SOLME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -738,50 +776,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aphids are sucking insects that can affect the health of tomato and aubergine crops directly by feeding damage and also indirectly by transmitting viruses. The main species infesting these crops are Aphis gossypii, Myzus persicae and Macrosiphum euphorbiae and Aulacorthum solani. Primary damage to plants results from the effects of colonies feeding on young tissues, which weakens and distorts new growth. Aphids cause chlorotic spotting, chlorosis and distortion of leaves, and stunting and wilting of plants. Secondary damage is from sooty mould growing on heavy honeydew secretions, which are deposited on leaves and fruit, resulting in reduced photosynthesis and fruit quality (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1069,137 +1401,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55626666">
+  <w:abstractNum w:abstractNumId="76595468">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77601633">
+    <w:lvl w:ilvl="0" w:tplc="74318119">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77601633" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74318119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77601633" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74318119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77601633" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74318119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77601633" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74318119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77601633" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74318119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77601633" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74318119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77601633" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74318119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77601633" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74318119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55626665">
+  <w:abstractNum w:abstractNumId="76595467">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95036320">
+    <w:lvl w:ilvl="0" w:tplc="50544775">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1951,55 +2283,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55626665">
-    <w:abstractNumId w:val="55626665"/>
+  <w:num w:numId="76595467">
+    <w:abstractNumId w:val="76595467"/>
   </w:num>
-  <w:num w:numId="55626666">
-    <w:abstractNumId w:val="55626666"/>
+  <w:num w:numId="76595468">
+    <w:abstractNumId w:val="76595468"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13544,51 +13876,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId243824972" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId765393780" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>