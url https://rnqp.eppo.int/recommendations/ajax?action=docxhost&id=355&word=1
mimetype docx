--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -1401,137 +1401,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76595468">
+  <w:abstractNum w:abstractNumId="18541500">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74318119">
+    <w:lvl w:ilvl="0" w:tplc="61677500">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74318119" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61677500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74318119" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61677500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74318119" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61677500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74318119" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61677500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74318119" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61677500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74318119" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61677500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74318119" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61677500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74318119" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61677500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76595467">
+  <w:abstractNum w:abstractNumId="18541499">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50544775">
+    <w:lvl w:ilvl="0" w:tplc="46684496">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2283,55 +2283,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76595467">
-    <w:abstractNumId w:val="76595467"/>
+  <w:num w:numId="18541499">
+    <w:abstractNumId w:val="18541499"/>
   </w:num>
-  <w:num w:numId="76595468">
-    <w:abstractNumId w:val="76595468"/>
+  <w:num w:numId="18541500">
+    <w:abstractNumId w:val="18541500"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13876,51 +13876,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId765393780" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId670778034" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>