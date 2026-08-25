--- v4 (2026-06-27)
+++ v5 (2026-08-25)
@@ -1401,137 +1401,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18541500">
+  <w:abstractNum w:abstractNumId="94280133">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61677500">
+    <w:lvl w:ilvl="0" w:tplc="27660986">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61677500" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27660986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61677500" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27660986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61677500" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27660986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61677500" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27660986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61677500" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27660986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61677500" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27660986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61677500" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27660986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61677500" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27660986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18541499">
+  <w:abstractNum w:abstractNumId="94280132">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46684496">
+    <w:lvl w:ilvl="0" w:tplc="65785722">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2283,55 +2283,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18541499">
-    <w:abstractNumId w:val="18541499"/>
+  <w:num w:numId="94280132">
+    <w:abstractNumId w:val="94280132"/>
   </w:num>
-  <w:num w:numId="18541500">
-    <w:abstractNumId w:val="18541500"/>
+  <w:num w:numId="94280133">
+    <w:abstractNumId w:val="94280133"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13876,51 +13876,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId670778034" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId705522770" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>