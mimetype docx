--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aphididae (1APHIF)</w:t>
+        <w:t xml:space="preserve">Aphididae 1APHIF</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes: Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -420,50 +439,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -474,51 +512,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are present worldwide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cynara scolymus (CYUSC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -738,50 +776,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aphids pose a significant threat to the artichoke as they bring more issues with them. The aphid can cause a negative affect on growth, but also may cause a sooty mold on the buds. This results in a great loss in yield. The extremely infectious disease known as artichoke latent virus is also transmitted by an aphid, more specifically, Aphis fabae. Transmission occurs from artichoke seedlings to the vector at an extremely high efficiency. This is exemplified by the 75% re-infection rate over 2 years (University of Wisconsin, 2017) .</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -950,51 +1282,51 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Wisconsin (2017) Globe Artichoke. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId669069b0164fd30b9" w:history="1">
+      <w:hyperlink r:id="rId83176a138e597f145" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -1087,137 +1419,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13178542">
+  <w:abstractNum w:abstractNumId="82575449">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17847300">
+    <w:lvl w:ilvl="0" w:tplc="19560636">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17847300" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19560636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17847300" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19560636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17847300" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19560636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17847300" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19560636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17847300" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19560636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17847300" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19560636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17847300" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19560636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17847300" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19560636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13178541">
+  <w:abstractNum w:abstractNumId="82575448">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95050511">
+    <w:lvl w:ilvl="0" w:tplc="34574930">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1969,55 +2301,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13178541">
-    <w:abstractNumId w:val="13178541"/>
+  <w:num w:numId="82575448">
+    <w:abstractNumId w:val="82575448"/>
   </w:num>
-  <w:num w:numId="13178542">
-    <w:abstractNumId w:val="13178542"/>
+  <w:num w:numId="82575449">
+    <w:abstractNumId w:val="82575449"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13562,51 +13894,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId944827228" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId669069b0164fd30b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId360523028" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId83176a138e597f145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>