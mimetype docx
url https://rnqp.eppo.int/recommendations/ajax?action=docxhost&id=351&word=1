--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -1282,51 +1282,51 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Wisconsin (2017) Globe Artichoke. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83176a138e597f145" w:history="1">
+      <w:hyperlink r:id="rId35286a66d99919c97" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -1419,137 +1419,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82575449">
+  <w:abstractNum w:abstractNumId="37993736">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19560636">
+    <w:lvl w:ilvl="0" w:tplc="97250973">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19560636" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97250973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19560636" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97250973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19560636" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97250973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19560636" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97250973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19560636" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97250973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19560636" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97250973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19560636" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97250973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19560636" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97250973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82575448">
+  <w:abstractNum w:abstractNumId="37993735">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34574930">
+    <w:lvl w:ilvl="0" w:tplc="70410767">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2301,55 +2301,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82575448">
-    <w:abstractNumId w:val="82575448"/>
+  <w:num w:numId="37993735">
+    <w:abstractNumId w:val="37993735"/>
   </w:num>
-  <w:num w:numId="82575449">
-    <w:abstractNumId w:val="82575449"/>
+  <w:num w:numId="37993736">
+    <w:abstractNumId w:val="37993736"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13894,51 +13894,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId360523028" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId83176a138e597f145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId834745261" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId35286a66d99919c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>