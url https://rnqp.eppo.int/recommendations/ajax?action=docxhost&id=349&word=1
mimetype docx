--- v1 (2026-03-10)
+++ v2 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aphididae (1APHIF)</w:t>
+        <w:t xml:space="preserve">Aphididae 1APHIF</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes: Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -420,50 +439,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -474,51 +512,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are present worldwide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucurbita pepo (CUUPE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -738,50 +776,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main species infesting cucurbits are Aphis gossypii and Myzus persicae. Primary damage to plants results from the effects of colonies feeding on young tissues, which weakens and distorts new growth. Aphids cause chlorotic spotting, chlorosis and distortion of leaves, stunting and wilting of plants. Secondary damage arises from sooty mould growing on heavy honeydew secretions, which are deposited on leaves and fruit, resulting in reduced photosynthesis and fruit quality (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1069,137 +1401,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46999322">
+  <w:abstractNum w:abstractNumId="26292814">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42247194">
+    <w:lvl w:ilvl="0" w:tplc="16396990">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42247194" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16396990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42247194" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16396990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42247194" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16396990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42247194" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16396990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42247194" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16396990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42247194" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16396990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42247194" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16396990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42247194" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16396990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46999321">
+  <w:abstractNum w:abstractNumId="26292813">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73331335">
+    <w:lvl w:ilvl="0" w:tplc="31775420">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1951,55 +2283,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46999321">
-    <w:abstractNumId w:val="46999321"/>
+  <w:num w:numId="26292813">
+    <w:abstractNumId w:val="26292813"/>
   </w:num>
-  <w:num w:numId="46999322">
-    <w:abstractNumId w:val="46999322"/>
+  <w:num w:numId="26292814">
+    <w:abstractNumId w:val="26292814"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13544,51 +13876,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId811276243" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123721883" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>