--- v2 (2026-05-24)
+++ v3 (2026-07-27)
@@ -1401,137 +1401,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26292814">
+  <w:abstractNum w:abstractNumId="51034014">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16396990">
+    <w:lvl w:ilvl="0" w:tplc="60583209">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16396990" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60583209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16396990" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60583209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16396990" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60583209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16396990" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60583209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16396990" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60583209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16396990" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60583209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16396990" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60583209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16396990" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60583209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26292813">
+  <w:abstractNum w:abstractNumId="51034013">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31775420">
+    <w:lvl w:ilvl="0" w:tplc="94360960">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2283,55 +2283,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26292813">
-    <w:abstractNumId w:val="26292813"/>
+  <w:num w:numId="51034013">
+    <w:abstractNumId w:val="51034013"/>
   </w:num>
-  <w:num w:numId="26292814">
-    <w:abstractNumId w:val="26292814"/>
+  <w:num w:numId="51034014">
+    <w:abstractNumId w:val="51034014"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13876,51 +13876,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123721883" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId172970374" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>