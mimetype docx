--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pseudomonas savastanoi pv. glycinea (Pseudomonas syringae pv. glycinea) (PSDMGL)</w:t>
+        <w:t xml:space="preserve">Pseudomonas savastanoi pv. glycinea (Pseudomonas syringae pv. glycinea) PSDMGL</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Oil and fibre plants sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -484,77 +503,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId572369b016076dd0e" w:history="1">
+      <w:hyperlink r:id="rId59396a138e279cf24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Glycine max (GLXMA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Oil and fibre plants sector.</w:t>
       </w:r>
@@ -975,50 +994,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The economic impact of the bacterial blight of soybean caused by Pseudomonas syringae pv. glycinea has been investigated in three countries belonging to the European Union: Italy, France and Spain. Weather and growing conditions have been monitored over three years of field experiments (1992-1994) and the data analysed in order to evaluate possible yield losses. In Italy and France, no significant yield losses were observed when using different cultivars and seeds infested at 0.5-20% . In Italy the initial seed infection level was positively correlated with the infection of the harvested seed by the pathogen; both in Italy and in France on some cultivars, it was possible to correlate seed infection level with the epiphytic population of the pathogen and the intensity of symptoms affecting plants in the field. No epiphytic infection by the pathogen was observed in Spain, even at the highest seed infection rate (20%), and there was no disease in the field and no yield reduction. The pathogen seemed not to become systemic since no infection was observed on seed aseptically taken in the field just before harvest. The experiments highlighted the low impact of soybean bacterial blight under European climatic conditions, but suggested the choice of dry and warm regions for the production of quality seed to prevent the accumulation of effective inoculum on the seed year by year (Stefani et al., 1998).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: economic impact is acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1187,51 +1339,51 @@
         <w:t xml:space="preserve">APS Crop Compendium of Soybean Diseases (1999) Fourth edition. The American Phytopathological Society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Pseudomonas savastanoi pv. glycinea (bacterial blight of soybean). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649069b016076e206" w:history="1">
+      <w:hyperlink r:id="rId67096a138e279d3ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/44963</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1370,137 +1522,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38675398">
+  <w:abstractNum w:abstractNumId="83293431">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58453266">
+    <w:lvl w:ilvl="0" w:tplc="30687955">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58453266" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30687955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58453266" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30687955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58453266" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30687955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58453266" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30687955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58453266" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30687955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58453266" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30687955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58453266" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30687955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58453266" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30687955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38675397">
+  <w:abstractNum w:abstractNumId="83293430">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21091600">
+    <w:lvl w:ilvl="0" w:tplc="11537882">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2252,55 +2404,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38675397">
-    <w:abstractNumId w:val="38675397"/>
+  <w:num w:numId="83293430">
+    <w:abstractNumId w:val="83293430"/>
   </w:num>
-  <w:num w:numId="38675398">
-    <w:abstractNumId w:val="38675398"/>
+  <w:num w:numId="83293431">
+    <w:abstractNumId w:val="83293431"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13845,51 +13997,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId198580004" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId572369b016076dd0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId649069b016076e206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/44963" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741537782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId59396a138e279cf24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId67096a138e279d3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/44963" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>