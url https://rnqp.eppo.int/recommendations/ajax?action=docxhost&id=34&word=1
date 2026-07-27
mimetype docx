--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId59396a138e279cf24" w:history="1">
+      <w:hyperlink r:id="rId70166a66d9109d1ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1339,51 +1339,51 @@
         <w:t xml:space="preserve">APS Crop Compendium of Soybean Diseases (1999) Fourth edition. The American Phytopathological Society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Pseudomonas savastanoi pv. glycinea (bacterial blight of soybean). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67096a138e279d3ce" w:history="1">
+      <w:hyperlink r:id="rId47446a66d9109d60e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/44963</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1522,137 +1522,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83293431">
+  <w:abstractNum w:abstractNumId="47496115">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30687955">
+    <w:lvl w:ilvl="0" w:tplc="37353013">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30687955" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37353013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30687955" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37353013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30687955" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37353013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30687955" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37353013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30687955" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37353013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30687955" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37353013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30687955" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37353013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30687955" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37353013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83293430">
+  <w:abstractNum w:abstractNumId="47496114">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11537882">
+    <w:lvl w:ilvl="0" w:tplc="51405512">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2404,55 +2404,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83293430">
-    <w:abstractNumId w:val="83293430"/>
+  <w:num w:numId="47496114">
+    <w:abstractNumId w:val="47496114"/>
   </w:num>
-  <w:num w:numId="83293431">
-    <w:abstractNumId w:val="83293431"/>
+  <w:num w:numId="47496115">
+    <w:abstractNumId w:val="47496115"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13997,51 +13997,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741537782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId59396a138e279cf24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId67096a138e279d3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/44963" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId872068188" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId70166a66d9109d1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId47446a66d9109d60e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/44963" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>