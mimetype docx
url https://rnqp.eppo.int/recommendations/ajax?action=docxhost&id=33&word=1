--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pectinophora gossypiella (Platyedra gossypiella) (PECTGO)</w:t>
+        <w:t xml:space="preserve">Pectinophora gossypiella (Platyedra gossypiella) PECTGO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Oil and fibre plants sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Oil and fibre plants sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -457,77 +495,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId343769b0171b800fe" w:history="1">
+      <w:hyperlink r:id="rId16306a138e2989f31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gossypium sp. (GOSSS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Oil and fibre plants sector.</w:t>
       </w:r>
@@ -747,50 +785,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cotton is one of the 12 hosts listed for this pest. The life cycle does not normally include a stage which includes infestation of pure seeds, except in some cases where under cool dry conditions larvae may undergo diapause in a small cocoon contaminating stored seed. Normally eggs are deposited on or near the cotton bolls at the time of flowering, larvae emerge, entering the cotton bolls where they feed internally. After this they emerge from the boll and pupate in the ground, and adults emerge after about 9 days. Under optimal conditions, the entire life cycle is completed in 25-31 days and there may be a number of generations per year (CABI, 2016). There appears to be no information in the literature on the levels of infestation found in processed seed stocks. However it was suggested that the pink bollworm may have been introduced into Australia and other areas in the early 20th Century in cotton seed (Henneberry &amp; Naranjo 1998), though for well cleaned commercial seed and treated seed containing larvae in cocoons this would appear unlikely. Control methods advised (short-season and resistant cultivars, not forcing regrowth and a second flowering cycle, crop rotation, weed control of other hosts, trap crops and recommendations for harvesting and dealing with crop debris) are reducing the risk of infestation by other pathways in areas where the pest is found (CABI, 2016). As it would be very difficult for the grower to carry out all the preventative control work needed on his and neighbours farms, plants for planting are not considered to be the main pathway for the pest/host/intended combination for this pest in areas where the pest occurs.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: cotton seeds are not considered to be a significant pathway compared to other pathways.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -936,51 +1252,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2016. Datasheets Pectinophora gossypiella (pink bollworm). Invasive species compendium. CABI, Wallingford, UK. Available from CABI 2016 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId787069b0171b80347" w:history="1">
+      <w:hyperlink r:id="rId57476a138e298a332" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/39417</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1096,137 +1412,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84839169">
+  <w:abstractNum w:abstractNumId="92987390">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10474534">
+    <w:lvl w:ilvl="0" w:tplc="55978118">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10474534" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55978118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10474534" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55978118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10474534" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55978118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10474534" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55978118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10474534" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55978118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10474534" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55978118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10474534" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55978118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10474534" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55978118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84839168">
+  <w:abstractNum w:abstractNumId="92987389">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16602114">
+    <w:lvl w:ilvl="0" w:tplc="80608206">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1978,55 +2294,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84839168">
-    <w:abstractNumId w:val="84839168"/>
+  <w:num w:numId="92987389">
+    <w:abstractNumId w:val="92987389"/>
   </w:num>
-  <w:num w:numId="84839169">
-    <w:abstractNumId w:val="84839169"/>
+  <w:num w:numId="92987390">
+    <w:abstractNumId w:val="92987390"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13571,51 +13887,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId509706028" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId343769b0171b800fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId787069b0171b80347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/39417" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId755681395" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId16306a138e2989f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId57476a138e298a332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/39417" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>