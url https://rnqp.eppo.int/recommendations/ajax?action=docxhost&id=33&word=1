--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16306a138e2989f31" w:history="1">
+      <w:hyperlink r:id="rId16326a66d85c03284" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1252,51 +1252,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2016. Datasheets Pectinophora gossypiella (pink bollworm). Invasive species compendium. CABI, Wallingford, UK. Available from CABI 2016 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57476a138e298a332" w:history="1">
+      <w:hyperlink r:id="rId31266a66d85c0368a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/39417</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1412,137 +1412,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92987390">
+  <w:abstractNum w:abstractNumId="74553130">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55978118">
+    <w:lvl w:ilvl="0" w:tplc="49611947">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55978118" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49611947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55978118" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49611947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55978118" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49611947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55978118" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49611947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55978118" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49611947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55978118" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49611947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55978118" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49611947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55978118" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49611947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92987389">
+  <w:abstractNum w:abstractNumId="74553129">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80608206">
+    <w:lvl w:ilvl="0" w:tplc="16254065">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2294,55 +2294,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92987389">
-    <w:abstractNumId w:val="92987389"/>
+  <w:num w:numId="74553129">
+    <w:abstractNumId w:val="74553129"/>
   </w:num>
-  <w:num w:numId="92987390">
-    <w:abstractNumId w:val="92987390"/>
+  <w:num w:numId="74553130">
+    <w:abstractNumId w:val="74553130"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13887,51 +13887,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId755681395" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId16306a138e2989f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId57476a138e298a332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/39417" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId738594708" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId16326a66d85c03284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId31266a66d85c0368a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/39417" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>