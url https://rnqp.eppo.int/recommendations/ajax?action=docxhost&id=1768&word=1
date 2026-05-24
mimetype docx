--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tyrophagus putrescentiae (TYROPU)</w:t>
+        <w:t xml:space="preserve">Tyrophagus putrescentiae TYROPU</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Acarina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Vegetable seed sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -428,50 +447,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -482,51 +520,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(evaluated with 'Acarida' alltogether)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vicia faba (VICFX)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable seed sector.</w:t>
       </w:r>
@@ -746,50 +784,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Acarida is an order of the class Arachnida, including pests, such as the mites, ticks and itch-insects. Acarus siro is the most abundant and frequent mite to infest stored-food products, including seeds and bulbs, causing allergies and transmitting mycotoxin producing fungi. It is often associated with Lepidoglyphus destructor and Tyrophagus putrescentiae. The major damage to whole cereal grains and other seeds, for example oilseed rape, linseed, carrot, beet, maize and pulses, is caused by the preferential attacks that mites make on the germ, which causes losses in germination viability (Plantwise, 2016; Ždhacek˜árková, 1996). Mites will also occur in the natural environment in plant debris, discarded seed or in soils. Their presence in harvested seed for further sowing can therefore have a detrimental effect due to lack of germination or vigour, therefore seed is a pathway. However the SEWG considered that, if maintained under appropriate storage conditions, seed should not be a significant pathway for mites compared to other pathways.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In a laboratory experiment under ambient conditions of 20°C and 75% RH, maize, oats, wheat, beet [beetroot], carrots, kohlrabi, lettuce, radish and spinach seeds were exposed to Acarus siro and Tyrophagus putrescentiae and stored for 3 or 6 months. Both mite species had a similar adverse effect on seed germination. The germination of the cereals was decreased by 11.2-33.3% and 20.6-87% after 3 and 6 months, respectively. The corresponding values for the vegetable seeds were 0-38.7 and 3.4-100% (Ždhacek˜árková, 1996). The SEWG noted that these conditions do not match conditions of storage of seed under commercial conditions (for example the RH is very high).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Evaluated with Acarida altogether. If maintained under appropriate storage conditions, seed should not be a significant pathway for mites compared to other pathways.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1031,137 +1363,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97345950">
+  <w:abstractNum w:abstractNumId="88830262">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94193931">
+    <w:lvl w:ilvl="0" w:tplc="90641897">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94193931" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90641897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94193931" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90641897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94193931" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90641897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94193931" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90641897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94193931" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90641897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94193931" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90641897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94193931" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90641897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94193931" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90641897" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97345949">
+  <w:abstractNum w:abstractNumId="88830261">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68000879">
+    <w:lvl w:ilvl="0" w:tplc="38034527">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1913,55 +2245,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97345949">
-    <w:abstractNumId w:val="97345949"/>
+  <w:num w:numId="88830261">
+    <w:abstractNumId w:val="88830261"/>
   </w:num>
-  <w:num w:numId="97345950">
-    <w:abstractNumId w:val="97345950"/>
+  <w:num w:numId="88830262">
+    <w:abstractNumId w:val="88830262"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13506,51 +13838,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId658911882" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId386149591" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>