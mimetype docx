--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -1363,137 +1363,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88830262">
+  <w:abstractNum w:abstractNumId="34744456">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90641897">
+    <w:lvl w:ilvl="0" w:tplc="20946896">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90641897" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20946896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90641897" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20946896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90641897" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20946896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90641897" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20946896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90641897" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20946896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90641897" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20946896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90641897" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20946896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90641897" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20946896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88830261">
+  <w:abstractNum w:abstractNumId="34744455">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38034527">
+    <w:lvl w:ilvl="0" w:tplc="54745986">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2245,55 +2245,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88830261">
-    <w:abstractNumId w:val="88830261"/>
+  <w:num w:numId="34744455">
+    <w:abstractNumId w:val="34744455"/>
   </w:num>
-  <w:num w:numId="88830262">
-    <w:abstractNumId w:val="88830262"/>
+  <w:num w:numId="34744456">
+    <w:abstractNumId w:val="34744456"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13838,51 +13838,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId386149591" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId990159616" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>