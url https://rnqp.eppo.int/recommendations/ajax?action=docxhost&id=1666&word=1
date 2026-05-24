--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ditylenchus destructor (DITYDE)</w:t>
+        <w:t xml:space="preserve">Ditylenchus destructor DITYDE</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Vegetable seed sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Vegetable seed sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -457,77 +495,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Standing Committee agreed in February 2015 to request EFSA for a complete Pest Risk Assessment before taking a decision about the future regulatory status of this pest in the EU (EU COM, 2015). This complete PRA was published in 2016 (EFSA-PLH 2016). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId505969b01702d65d2" w:history="1">
+      <w:hyperlink r:id="rId61396a138e5c29bda" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The nematode is sporadically present in the majority of EU Member States (EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium sativum (ALLSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable seed sector.</w:t>
       </w:r>
@@ -765,50 +803,344 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">The pest overwinters in soil as adults or larvae and may multiply by feeding on alternative weed hosts and on fungal mycelia. It may possibly overwinter as eggs which hatch in the spring and larvae are immediately able to parasitize hosts. In garlic bulbs, nematodes can be controlled by drying at 34-36°C for 12-17 days or using seed dressings with thiram or benomyl at sowing, and infestation in fields can be effectively controlled by flooding. Control by crop rotation is difficult due to its wide host range (CABI, 2016; EFSA, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">No references to garlic true seed being infested with D. destructor could be found and therefore seed is considered not to be a pathway for this pest/host combination.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No references to impacts in garlic in the EU (EFSA, 2014). In 1984, D. destructor was found in diseased garlic plants collected from a field in Japan and from 1984 to 1986, the total area of the infested garlic fields had extended over about 4 ha. When the nematode-infected bulbs were planted, many garlic plants died in the early stages of growth, and the basal plates of garlic bulbs in most of the plants which survived became dark and rotten at harvest time (Fujimura et al., 1986). D. destructor was also found infesting garlic in Canada (Yu et al., 2012).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: true seeds of garlic are not considered as a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -954,51 +1286,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Ditylenchus destructor (potato tuber nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId647169b01702d6836" w:history="1">
+      <w:hyperlink r:id="rId26996a138e5c2a108" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1160,137 +1492,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29567817">
+  <w:abstractNum w:abstractNumId="44058893">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48265183">
+    <w:lvl w:ilvl="0" w:tplc="48218174">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48265183" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48218174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48265183" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48218174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48265183" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48218174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48265183" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48218174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48265183" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48218174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48265183" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48218174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48265183" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48218174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48265183" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48218174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29567816">
+  <w:abstractNum w:abstractNumId="44058892">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11954970">
+    <w:lvl w:ilvl="0" w:tplc="31486536">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2042,55 +2374,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29567816">
-    <w:abstractNumId w:val="29567816"/>
+  <w:num w:numId="44058892">
+    <w:abstractNumId w:val="44058892"/>
   </w:num>
-  <w:num w:numId="29567817">
-    <w:abstractNumId w:val="29567817"/>
+  <w:num w:numId="44058893">
+    <w:abstractNumId w:val="44058893"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13635,51 +13967,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307932410" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId505969b01702d65d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId647169b01702d6836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19286" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId362422799" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId61396a138e5c29bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId26996a138e5c2a108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19286" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>