--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Standing Committee agreed in February 2015 to request EFSA for a complete Pest Risk Assessment before taking a decision about the future regulatory status of this pest in the EU (EU COM, 2015). This complete PRA was published in 2016 (EFSA-PLH 2016). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId61396a138e5c29bda" w:history="1">
+      <w:hyperlink r:id="rId11496a66da4b246a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The nematode is sporadically present in the majority of EU Member States (EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1286,51 +1286,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Ditylenchus destructor (potato tuber nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26996a138e5c2a108" w:history="1">
+      <w:hyperlink r:id="rId76516a66da4b24ad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1492,137 +1492,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44058893">
+  <w:abstractNum w:abstractNumId="94159685">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48218174">
+    <w:lvl w:ilvl="0" w:tplc="56711953">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48218174" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56711953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48218174" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56711953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48218174" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56711953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48218174" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56711953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48218174" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56711953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48218174" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56711953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48218174" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56711953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48218174" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56711953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44058892">
+  <w:abstractNum w:abstractNumId="94159684">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31486536">
+    <w:lvl w:ilvl="0" w:tplc="35229160">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2374,55 +2374,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44058892">
-    <w:abstractNumId w:val="44058892"/>
+  <w:num w:numId="94159684">
+    <w:abstractNumId w:val="94159684"/>
   </w:num>
-  <w:num w:numId="44058893">
-    <w:abstractNumId w:val="44058893"/>
+  <w:num w:numId="94159685">
+    <w:abstractNumId w:val="94159685"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13967,51 +13967,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId362422799" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId61396a138e5c29bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId26996a138e5c2a108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19286" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId826615214" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId11496a66da4b246a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId76516a66da4b24ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19286" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>