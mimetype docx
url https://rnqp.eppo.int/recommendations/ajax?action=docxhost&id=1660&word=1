--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tobacco etch virus (TEV000)</w:t>
+        <w:t xml:space="preserve">Tobacco etch virus TEV000</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -384,50 +422,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -438,51 +495,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Tobacco etch virus is common in North and South America. It was reported from Canada, USA (inc. Hawaii), Mexico, Puerto Rico and Venezuela (Purcifull &amp; Hiebert, 1982) and also Cyprus, France and Hungary (CABI, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum annuum (CPSAN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -711,50 +768,368 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TEV is transmitted mechanically, and by several aphid species in a non-persistent manner. Symptoms in pepper include systemic mottling, dark green mosaic and distortion of leaves, distortion of fruit, and stunting however, resistant cultivars have been developed (Purcifull &amp; Hiebert, 1982).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">TEV also infects many perennial weed species that can act as virus reservoirs for susceptible agricultural crops. Its many aphid vectors (including Myzus persicae) are widespread, which makes it uncertain whether measures on transplants would have a significant effect on preventing infections in practice. Plants for planting are not considered to be a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In southern California the incidence of disease caused by infection by both TEV and PVY was high, frequently reaching 100 per cent, and plants infected early in the season showed reduced fruit yield and quality (Laird &amp; Dickson, 1963) but no other (or later) referenced field studies were found concerning yield effects by TEV only. However, a recent laboratory study indicated that depending on the TEV strain involved, TEV may have a considerable impact on plant growth, fruit production and fruit quality (Murphy and Morawo, 2017).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impact may range from medium to minor depending on the TEV strain involved. TEV is also known to infect tomato. TEV potentially has a considerable impact on plant growth, fruit production and fruit quality.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Plants for planting are not considered to be a significant pathway due to the presence perennial weed species that can act as virus reservoirs for susceptible agricultural crops. A 'substantially free from' requirement would be sufficient.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -969,51 +1344,51 @@
         <w:t xml:space="preserve">John F, Murphy and Tolulope Morawo (2017) Comparative Evaluation of Disease Induced by Three Strains of Tobacco etch virus in Capsicum annuum L. Plant Disease 101, 217-223;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Purcifull D E &amp; Hiebert E (1982) Descriptions of Plant Viruses. Tobacco etch virus. DPV 258 (revised version of DPV 55). Association of Applied Biologists. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId612569b017a47e472" w:history="1">
+      <w:hyperlink r:id="rId22666a138e605490b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=258</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -1106,137 +1481,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45701939">
+  <w:abstractNum w:abstractNumId="60674581">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93028148">
+    <w:lvl w:ilvl="0" w:tplc="69155114">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93028148" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69155114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93028148" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69155114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93028148" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69155114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93028148" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69155114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93028148" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69155114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93028148" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69155114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93028148" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69155114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93028148" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69155114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45701938">
+  <w:abstractNum w:abstractNumId="60674580">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96435435">
+    <w:lvl w:ilvl="0" w:tplc="54147142">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1988,55 +2363,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45701938">
-    <w:abstractNumId w:val="45701938"/>
+  <w:num w:numId="60674580">
+    <w:abstractNumId w:val="60674580"/>
   </w:num>
-  <w:num w:numId="45701939">
-    <w:abstractNumId w:val="45701939"/>
+  <w:num w:numId="60674581">
+    <w:abstractNumId w:val="60674581"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13581,51 +13956,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId352062274" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId612569b017a47e472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=258" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId887928469" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22666a138e605490b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=258" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>