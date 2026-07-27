--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -1344,51 +1344,51 @@
         <w:t xml:space="preserve">John F, Murphy and Tolulope Morawo (2017) Comparative Evaluation of Disease Induced by Three Strains of Tobacco etch virus in Capsicum annuum L. Plant Disease 101, 217-223;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Purcifull D E &amp; Hiebert E (1982) Descriptions of Plant Viruses. Tobacco etch virus. DPV 258 (revised version of DPV 55). Association of Applied Biologists. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22666a138e605490b" w:history="1">
+      <w:hyperlink r:id="rId37806a66d9e44ee85" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=258</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -1481,137 +1481,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60674581">
+  <w:abstractNum w:abstractNumId="37249291">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69155114">
+    <w:lvl w:ilvl="0" w:tplc="77906384">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69155114" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77906384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69155114" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77906384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69155114" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77906384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69155114" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77906384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69155114" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77906384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69155114" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77906384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69155114" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77906384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69155114" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77906384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60674580">
+  <w:abstractNum w:abstractNumId="37249290">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54147142">
+    <w:lvl w:ilvl="0" w:tplc="85441844">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2363,55 +2363,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60674580">
-    <w:abstractNumId w:val="60674580"/>
+  <w:num w:numId="37249290">
+    <w:abstractNumId w:val="37249290"/>
   </w:num>
-  <w:num w:numId="60674581">
-    <w:abstractNumId w:val="60674581"/>
+  <w:num w:numId="37249291">
+    <w:abstractNumId w:val="37249291"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13956,51 +13956,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId887928469" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22666a138e605490b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=258" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId203857519" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId37806a66d9e44ee85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=258" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>