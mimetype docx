--- v1 (2026-03-10)
+++ v2 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fusarium oxysporum f. sp. Lini (FUSALI)</w:t>
+        <w:t xml:space="preserve">Fusarium oxysporum f. sp. Lini FUSALI</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Oil and fibre plants sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -411,50 +430,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -465,51 +503,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is present in France, Germany and UK (Fitt et al., 1991), Poland (Wielgusz et al., 2009). This list is not exhaustive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Linum usitatissimum (LIUUT)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Oil and fibre plants sector.</w:t>
       </w:r>
@@ -783,50 +821,388 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">The fungus also persists in the soil, while the mycelia and spores survive for many years in debris of flax and other organic tissue. Wind-blown and run-off soil may also spread the fungus from one field to another (Brayton, 1996).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">The SEWG concluded that some of the seed-borne references appear contradictory, and other sources of infection may be present in the field. This particular pathotype is not considered to be primarily spread on seed. F. oxysporum f. sp. Lini is the most damaging Fusarium on Linum but would not qualify for the RNQP status.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plants can be attacked by F. oxysporum f.sp. lini at any stage in their development. Although this disease primarily causes wilt, seedling blight can occur when seedlings are grown at high temperatures. In typical wilt, the leaves turn yellow or greyish yellow, the top leaves thicken, growth stops, and the plants die and turn light brown. Frequently the plant is only stunted, in which case the leaves turn yellow and die prematurely, or the stem dies and new, apparently healthy, lateral branches develop. A late infection or a weak attack may be evidenced by premature ripening.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The amount of damage may vary from a very little when only a few plants are attacked, to catastrophic with almost all of the crop killed. Bhargava and Shukla (1980), reported that in oil-bearing cultivars, infection by F. oxysporum f.sp. lini may result in a loss of oil yield.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Reports indicate that flax wilt has been the most destructive in the United States and Japan and less so in Argentina and Canada. In most of Europe, where long term rotations have been practised for centuries, the disease has not become a major problem. In Poland it is regarded as one of the very dangerous flax diseases and seed dressings and sprays when applied at the seedling stage limited the occurrence of wilt, and yield was clearly correlated with the occurrence of Fusarium wilt (Wielgusz et al., 2009). From trials, surveys and seed samples Fusarium spp. was observed on seedlings in England, and Fusarium oxysporum f.sp. lini was occasionally severe in England and France and was also one of the most frequent pathogens in Germany (Fitt et al., 1991). In other parts of the world, where soil temperatures are relatively low during the early growth period, flax wilt has never been destructive (Rawlinson and Dover, 1986). In the former Soviet Union, Krylova and Voronova (1981) indicated that 66% of the crops were affected by F. oxysporum f.sp. lini annually. Sharma et al. (1971) reported that in the Rajasthan region of India 70% of linseed crops were affected. During the summer season, Fusarium oxysporum f sp. lini causes epidemic damage the crop in most of the linseed seed growing area in India (Mohit et al, 2014) and fungicide treatments inhibited mycelial growth, reduced wilt incidence, and enhanced the grain yield. Systemic fungicides were the most effective and reduced wilt incidence between 53 and 82%, so increasing yield by 59-97% (Kinshore &amp; Singh, 2008). Fusarium wilt was observed in 53% of flax crops surveyed in southern Manitoba and Saskatchewan, Canada, in 1995 (Rashid et al., 1996). Sowing seed from a moderately diseased field (26-50% wilt) resulted in 15.7% pre-emergence rot and 7.6% seedling wilt (Tu &amp; Cheng, 1976).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">A 33% max. loss in caloric value in linseed caused by Fusarium oxysporum was found in india (Prasad et al., 1983).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Control can also be by resistant varieties, biological agents and bio-products, trace elements and destruction of debris and long rotation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Fusarium wilt disease results in economical damage in flax and linseed (Linum usitatissimum L.) (Beaudoin, 1988) and is caused by Fusarium oxysporum f.sp. lini (Bolley) Snyd. and Hans. Flax wilt is well known now in all main flax and linseed growing countries and may cause severe losses (Kroes, I. 1997).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Seeds are not considered to be a significant pathway compared to other pathways. The listing of this pest is covered by the listing of the Fusarium complex on Linum usitatissimum.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1321,137 +1697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18935943">
+  <w:abstractNum w:abstractNumId="66290091">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86565261">
+    <w:lvl w:ilvl="0" w:tplc="99863717">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86565261" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99863717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86565261" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99863717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86565261" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99863717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86565261" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99863717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86565261" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99863717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86565261" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99863717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86565261" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99863717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86565261" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99863717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18935942">
+  <w:abstractNum w:abstractNumId="66290090">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47221690">
+    <w:lvl w:ilvl="0" w:tplc="79420769">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2203,55 +2579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18935942">
-    <w:abstractNumId w:val="18935942"/>
+  <w:num w:numId="66290090">
+    <w:abstractNumId w:val="66290090"/>
   </w:num>
-  <w:num w:numId="18935943">
-    <w:abstractNumId w:val="18935943"/>
+  <w:num w:numId="66290091">
+    <w:abstractNumId w:val="66290091"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13796,51 +14172,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId819901102" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId413052155" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>