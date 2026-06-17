--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -1697,137 +1697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66290091">
+  <w:abstractNum w:abstractNumId="95625895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99863717">
+    <w:lvl w:ilvl="0" w:tplc="44645431">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99863717" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44645431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99863717" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44645431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99863717" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44645431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99863717" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44645431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99863717" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44645431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99863717" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44645431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99863717" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44645431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99863717" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44645431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66290090">
+  <w:abstractNum w:abstractNumId="95625894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79420769">
+    <w:lvl w:ilvl="0" w:tplc="27941369">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2579,55 +2579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66290090">
-    <w:abstractNumId w:val="66290090"/>
+  <w:num w:numId="95625894">
+    <w:abstractNumId w:val="95625894"/>
   </w:num>
-  <w:num w:numId="66290091">
-    <w:abstractNumId w:val="66290091"/>
+  <w:num w:numId="95625895">
+    <w:abstractNumId w:val="95625895"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14172,51 +14172,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId413052155" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId455901176" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>