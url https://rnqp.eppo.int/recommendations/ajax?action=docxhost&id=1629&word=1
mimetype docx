--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -1697,137 +1697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95625895">
+  <w:abstractNum w:abstractNumId="49902116">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44645431">
+    <w:lvl w:ilvl="0" w:tplc="19448923">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44645431" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19448923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44645431" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19448923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44645431" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19448923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44645431" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19448923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44645431" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19448923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44645431" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19448923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44645431" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19448923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44645431" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19448923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95625894">
+  <w:abstractNum w:abstractNumId="49902115">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27941369">
+    <w:lvl w:ilvl="0" w:tplc="19225676">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2579,55 +2579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95625894">
-    <w:abstractNumId w:val="95625894"/>
+  <w:num w:numId="49902115">
+    <w:abstractNumId w:val="49902115"/>
   </w:num>
-  <w:num w:numId="95625895">
-    <w:abstractNumId w:val="95625895"/>
+  <w:num w:numId="49902116">
+    <w:abstractNumId w:val="49902116"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14172,51 +14172,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId455901176" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId759713559" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>