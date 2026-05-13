--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Candidatus Phytoplasma prunorum (Apricot chlorotic leafroll mycoplasm) (PHYPPR)</w:t>
+        <w:t xml:space="preserve">Candidatus Phytoplasma prunorum (Apricot chlorotic leafroll mycoplasm) PHYPPR</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Apricot chlorotic leafroll mycoplasm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Forest reproductive material sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -501,86 +520,86 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId517069b016d16281a" w:history="1">
+      <w:hyperlink r:id="rId59256a04dc1c9d401" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Comment by forestry experts: Since no targeted surveys of CPp infection on tolerant hosts (such as Prunus avium) are undertaken, the distribution of CPp in Europe is unclear and suspected to be underestimated, especially in Northern countries where sensitive hosts such as apricot and peach are not produced. The wild forms (Prunus spinosa) was surveyed together with Cacopsylla pruni across Germany and CPp was confirmed across the country (both, systemic and latent) (Dr. Jaraush, personal communication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus (1PRNG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Forest reproductive material sector.</w:t>
       </w:r>
@@ -1029,50 +1048,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">There is probably no economic impact for the forestry use. However forest plants may be produced at the same place of production than plants for the fruit production. Measures may be proposed on Prunus for the fruit sector to prevent from any cross-contamination, if nurseries produce fruit and forest trees at the same time. Prunus avium which is highly resistant, hosts neither the pathogen nor the vector.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No economic impact in the forestry Sector.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1218,51 +1370,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId826869b016d162ba1" w:history="1">
+      <w:hyperlink r:id="rId52486a04dc1c9d83e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1305,51 +1457,51 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Apricot chlorotic leafroll mycoplasma;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId916669b016d162bf9" w:history="1">
+      <w:hyperlink r:id="rId95236a04dc1c9d898" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1534,137 +1686,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20924184">
+  <w:abstractNum w:abstractNumId="39423115">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91151354">
+    <w:lvl w:ilvl="0" w:tplc="29691727">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91151354" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29691727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91151354" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29691727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91151354" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29691727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91151354" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29691727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91151354" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29691727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91151354" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29691727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91151354" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29691727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91151354" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29691727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20924183">
+  <w:abstractNum w:abstractNumId="39423114">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69148338">
+    <w:lvl w:ilvl="0" w:tplc="94595103">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2416,55 +2568,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20924183">
-    <w:abstractNumId w:val="20924183"/>
+  <w:num w:numId="39423114">
+    <w:abstractNumId w:val="39423114"/>
   </w:num>
-  <w:num w:numId="20924184">
-    <w:abstractNumId w:val="20924184"/>
+  <w:num w:numId="39423115">
+    <w:abstractNumId w:val="39423115"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14009,51 +14161,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId795569713" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId517069b016d16281a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId826869b016d162ba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId916669b016d162bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId929441209" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId59256a04dc1c9d401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId52486a04dc1c9d83e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId95236a04dc1c9d898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>