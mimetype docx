--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -520,51 +520,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId59256a04dc1c9d401" w:history="1">
+      <w:hyperlink r:id="rId37786a405e2fc6420" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Comment by forestry experts: Since no targeted surveys of CPp infection on tolerant hosts (such as Prunus avium) are undertaken, the distribution of CPp in Europe is unclear and suspected to be underestimated, especially in Northern countries where sensitive hosts such as apricot and peach are not produced. The wild forms (Prunus spinosa) was surveyed together with Cacopsylla pruni across Germany and CPp was confirmed across the country (both, systemic and latent) (Dr. Jaraush, personal communication).</w:t>
@@ -1370,51 +1370,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52486a04dc1c9d83e" w:history="1">
+      <w:hyperlink r:id="rId21766a405e2fc6889" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1457,51 +1457,51 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Apricot chlorotic leafroll mycoplasma;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95236a04dc1c9d898" w:history="1">
+      <w:hyperlink r:id="rId31776a405e2fc68e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1686,137 +1686,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39423115">
+  <w:abstractNum w:abstractNumId="28379635">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29691727">
+    <w:lvl w:ilvl="0" w:tplc="98975512">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29691727" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98975512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29691727" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98975512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29691727" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98975512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29691727" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98975512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29691727" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98975512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29691727" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98975512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29691727" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98975512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29691727" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98975512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39423114">
+  <w:abstractNum w:abstractNumId="28379634">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94595103">
+    <w:lvl w:ilvl="0" w:tplc="74720583">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2568,55 +2568,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39423114">
-    <w:abstractNumId w:val="39423114"/>
+  <w:num w:numId="28379634">
+    <w:abstractNumId w:val="28379634"/>
   </w:num>
-  <w:num w:numId="39423115">
-    <w:abstractNumId w:val="39423115"/>
+  <w:num w:numId="28379635">
+    <w:abstractNumId w:val="28379635"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14161,51 +14161,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId929441209" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId59256a04dc1c9d401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId52486a04dc1c9d83e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId95236a04dc1c9d898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId155051305" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId37786a405e2fc6420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId21766a405e2fc6889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId31776a405e2fc68e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>