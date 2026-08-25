--- v4 (2026-06-27)
+++ v5 (2026-08-25)
@@ -520,51 +520,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37786a405e2fc6420" w:history="1">
+      <w:hyperlink r:id="rId31876a8d0bf92ff09" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Comment by forestry experts: Since no targeted surveys of CPp infection on tolerant hosts (such as Prunus avium) are undertaken, the distribution of CPp in Europe is unclear and suspected to be underestimated, especially in Northern countries where sensitive hosts such as apricot and peach are not produced. The wild forms (Prunus spinosa) was surveyed together with Cacopsylla pruni across Germany and CPp was confirmed across the country (both, systemic and latent) (Dr. Jaraush, personal communication).</w:t>
@@ -1370,51 +1370,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21766a405e2fc6889" w:history="1">
+      <w:hyperlink r:id="rId85036a8d0bf930473" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1457,51 +1457,51 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Apricot chlorotic leafroll mycoplasma;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31776a405e2fc68e1" w:history="1">
+      <w:hyperlink r:id="rId37496a8d0bf9304d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1686,137 +1686,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28379635">
+  <w:abstractNum w:abstractNumId="54183668">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98975512">
+    <w:lvl w:ilvl="0" w:tplc="15012746">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98975512" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15012746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98975512" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15012746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98975512" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15012746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98975512" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15012746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98975512" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15012746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98975512" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15012746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98975512" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15012746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98975512" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15012746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28379634">
+  <w:abstractNum w:abstractNumId="54183667">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74720583">
+    <w:lvl w:ilvl="0" w:tplc="44847036">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2568,55 +2568,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28379634">
-    <w:abstractNumId w:val="28379634"/>
+  <w:num w:numId="54183667">
+    <w:abstractNumId w:val="54183667"/>
   </w:num>
-  <w:num w:numId="28379635">
-    <w:abstractNumId w:val="28379635"/>
+  <w:num w:numId="54183668">
+    <w:abstractNumId w:val="54183668"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14161,51 +14161,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId155051305" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId37786a405e2fc6420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId21766a405e2fc6889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId31776a405e2fc68e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId485953942" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId31876a8d0bf92ff09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId85036a8d0bf930473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId37496a8d0bf9304d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>