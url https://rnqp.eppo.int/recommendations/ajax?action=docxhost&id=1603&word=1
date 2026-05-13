--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ditylenchus destructor (DITYDE)</w:t>
+        <w:t xml:space="preserve">Ditylenchus destructor DITYDE</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Seed potato sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: Seed potato sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -457,77 +495,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Standing Committee agreed in February 2015 to request EFSA for a complete Pest Risk Assessment before taking a decision about the future regulatory status of this pest in the EU (EU COM, 2015). This complete PRA was published in 2016 (EFSA-PLH 2016). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId186569b016a9a375e" w:history="1">
+      <w:hyperlink r:id="rId55426a04dbee412d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The nematode is sporadically present in the majority of EU Member States (EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum tuberosum (SOLTU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Seed potato sector.</w:t>
       </w:r>
@@ -647,50 +685,436 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seed potato infected by D. destructor is crucial for establishment of new field infestations. The soil infection route to potato is also important, and weed hosts seem to be important for maintaining nematode soil infestations both inside and outside crop fields. In addition, as D. destructor is very polyphagous, infested bulbs, rhizomes and roots of other host plants are important sources for establishment of new infestations. D. destructor is mycophagous and can survive in soil in the absence of host plants by feeding on many soil borne fungi (EFSA, 2014). Even different source of infestation are possible, plants for planting is considered to be the "main" pathway for the pest/host/intended use combination.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The reproductive potential of D. destructor is high. It can be assumed that even a small population of D. destructor, present in the soil at the beginning of the growing season, could develop into a very large population causing severe damage to infested host plant. D. destructor can cause significant damage to the below-ground parts (roots, tubers, bulbs) of host crops such as potato and several ornamental plants. It reduces harvest yields of host crops and causes additional damage during storage. In the 1950s to 1970s, the potato rot nematode was an important pest of potato in Europe and the USA, but today, as a result of general sanitation measures such as weed control, use of clean planting material and removal of infested tubers from the field, the incidence of D. destructor is low and the nematode is of minor importance. In Eastern Europe, however, it causes serious, local economic damage. In the 1970s, when healthy seed potatoes were planted in infested fields in Sweden, yield losses on potato of 41–70 % due to potato rot nematodes were observed. One of the most severe cases of the progressive dry rot of potato tubers caused by D. destructor was recorded in Estonia in the 1960s, where the degree of infestation on farms ranged from 2 to 9 %, but up to 80–90 % of tubers from some fields became infected during storage. Problems caused by the nematode were alleviated in the 1990s using in vitro cultivated basic potato seed material. However, 10 years later, D. destructor re-appeared as a problem in many locations in Estonia (EFSA, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard. The Seed potato SEWG supported RNQP status also based on potential impact and the effectiveness of current measures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1031,137 +1455,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94774432">
+  <w:abstractNum w:abstractNumId="36659829">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63457971">
+    <w:lvl w:ilvl="0" w:tplc="36107347">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63457971" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36107347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63457971" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36107347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63457971" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36107347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63457971" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36107347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63457971" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36107347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63457971" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36107347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63457971" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36107347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63457971" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36107347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94774431">
+  <w:abstractNum w:abstractNumId="36659828">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98670376">
+    <w:lvl w:ilvl="0" w:tplc="16308410">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1913,55 +2337,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94774431">
-    <w:abstractNumId w:val="94774431"/>
+  <w:num w:numId="36659828">
+    <w:abstractNumId w:val="36659828"/>
   </w:num>
-  <w:num w:numId="94774432">
-    <w:abstractNumId w:val="94774432"/>
+  <w:num w:numId="36659829">
+    <w:abstractNumId w:val="36659829"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13506,51 +13930,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId413500647" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId186569b016a9a375e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId386919017" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId55426a04dbee412d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>