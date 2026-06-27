--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Standing Committee agreed in February 2015 to request EFSA for a complete Pest Risk Assessment before taking a decision about the future regulatory status of this pest in the EU (EU COM, 2015). This complete PRA was published in 2016 (EFSA-PLH 2016). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId55426a04dbee412d9" w:history="1">
+      <w:hyperlink r:id="rId60446a405da663ac3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The nematode is sporadically present in the majority of EU Member States (EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1455,137 +1455,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36659829">
+  <w:abstractNum w:abstractNumId="25476503">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36107347">
+    <w:lvl w:ilvl="0" w:tplc="45884236">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36107347" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45884236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36107347" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45884236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36107347" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45884236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36107347" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45884236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36107347" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45884236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36107347" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45884236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36107347" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45884236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36107347" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45884236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36659828">
+  <w:abstractNum w:abstractNumId="25476502">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16308410">
+    <w:lvl w:ilvl="0" w:tplc="31622946">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2337,55 +2337,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36659828">
-    <w:abstractNumId w:val="36659828"/>
+  <w:num w:numId="25476502">
+    <w:abstractNumId w:val="25476502"/>
   </w:num>
-  <w:num w:numId="36659829">
-    <w:abstractNumId w:val="36659829"/>
+  <w:num w:numId="25476503">
+    <w:abstractNumId w:val="25476503"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13930,51 +13930,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId386919017" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId55426a04dbee412d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId991134140" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId60446a405da663ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>