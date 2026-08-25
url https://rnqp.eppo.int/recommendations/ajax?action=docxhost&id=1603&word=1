--- v4 (2026-06-27)
+++ v5 (2026-08-25)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Standing Committee agreed in February 2015 to request EFSA for a complete Pest Risk Assessment before taking a decision about the future regulatory status of this pest in the EU (EU COM, 2015). This complete PRA was published in 2016 (EFSA-PLH 2016). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId60446a405da663ac3" w:history="1">
+      <w:hyperlink r:id="rId37806a8d0b7940ac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The nematode is sporadically present in the majority of EU Member States (EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1455,137 +1455,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25476503">
+  <w:abstractNum w:abstractNumId="83317147">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45884236">
+    <w:lvl w:ilvl="0" w:tplc="54020128">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45884236" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54020128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45884236" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54020128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45884236" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54020128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45884236" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54020128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45884236" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54020128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45884236" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54020128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45884236" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54020128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45884236" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54020128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25476502">
+  <w:abstractNum w:abstractNumId="83317146">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31622946">
+    <w:lvl w:ilvl="0" w:tplc="41317654">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2337,55 +2337,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25476502">
-    <w:abstractNumId w:val="25476502"/>
+  <w:num w:numId="83317146">
+    <w:abstractNumId w:val="83317146"/>
   </w:num>
-  <w:num w:numId="25476503">
-    <w:abstractNumId w:val="25476503"/>
+  <w:num w:numId="83317147">
+    <w:abstractNumId w:val="83317147"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13930,51 +13930,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId991134140" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId60446a405da663ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473505764" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId37806a8d0b7940ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>