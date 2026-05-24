--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ditylenchus destructor (DITYDE)</w:t>
+        <w:t xml:space="preserve">Ditylenchus destructor DITYDE</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -457,77 +495,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Standing Committee agreed in February 2015 to request EFSA for a complete Pest Risk Assessment before taking a decision about the future regulatory status of this pest in the EU (EU COM, 2015). This complete PRA was published in 2016 (EFSA-PLH 2016). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId171869b016b3692c1" w:history="1">
+      <w:hyperlink r:id="rId49906a138e5ecc06e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The nematode is sporadically present in the majority of EU Member States (EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hyacinthus (1HYAG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -647,50 +685,471 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. destructor attacks a wide range of ornamental and vegetable species, however EFSA quotes only two references, one from 1984 listing hyacinth as a host (only extract available) and one mentioning bulb nematode of iris, narcissus and hyacinth (indistinguishable morphologically from D. destructor), but no other details. However EPPO's classification scheme states Ditylenchus destructor causes whitish or light green spots or stripes on the leaves and flower parts. Infested bulbs, when cut open, show the tissues of some or all scales to be dry and granular, and light or dark brown in colour. Heavily infested bulbs can dry completely during storage, and a nil tolerance for all Ditylenchus spp is required (EPPO 2002).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The conclusion by EFSA was that Hyacinthus is probably a host plant (EFSA-PLH 2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In conclusion, young plants for transplanting or bulbs are both pathways, and with suitable control measures carried out for the alternative inoculum sources, plants and bulbs can be considered as significant pathways compared to others.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The reproductive potential of D. destructor is high. It can be assumed that even a small population of D. destructor, present in the soil at the beginning of the growing season, could develop into a very large population causing severe damage to infested host plant. D. destructor can cause significant damage to the below-ground parts (roots, tubers, bulbs) of host crops such as potato and several ornamental plants. It reduces harvest yields of host crops and causes additional damage during storage. In recent years, potato tuber nematodes have caused serious problems on iris and garlic crops in Japan (EFSA, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">However, D. destructor cannot survive dessication which may be one of the reasons why this species is much less of a problem than D. dipsaci.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not recommended for listing as an RNQP: the pest is qualified for RNQP status based on EPPO PM 4 Standard, however the requirement for absence of visual symptoms on the traded material (current general 'Substantially free from' requirement in the EU) is considered to be sufficient on this host.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1001,137 +1460,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45091652">
+  <w:abstractNum w:abstractNumId="42600963">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35441854">
+    <w:lvl w:ilvl="0" w:tplc="52078124">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35441854" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52078124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35441854" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52078124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35441854" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52078124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35441854" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52078124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35441854" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52078124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35441854" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52078124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35441854" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52078124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35441854" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52078124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45091651">
+  <w:abstractNum w:abstractNumId="42600962">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82453104">
+    <w:lvl w:ilvl="0" w:tplc="23971350">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1883,55 +2342,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45091651">
-    <w:abstractNumId w:val="45091651"/>
+  <w:num w:numId="42600962">
+    <w:abstractNumId w:val="42600962"/>
   </w:num>
-  <w:num w:numId="45091652">
-    <w:abstractNumId w:val="45091652"/>
+  <w:num w:numId="42600963">
+    <w:abstractNumId w:val="42600963"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13476,51 +13935,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213847116" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId171869b016b3692c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId729859555" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId49906a138e5ecc06e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>