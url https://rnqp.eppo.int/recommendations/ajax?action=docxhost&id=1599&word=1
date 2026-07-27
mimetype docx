--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Standing Committee agreed in February 2015 to request EFSA for a complete Pest Risk Assessment before taking a decision about the future regulatory status of this pest in the EU (EU COM, 2015). This complete PRA was published in 2016 (EFSA-PLH 2016). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId49906a138e5ecc06e" w:history="1">
+      <w:hyperlink r:id="rId86896a66da14043a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The nematode is sporadically present in the majority of EU Member States (EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1460,137 +1460,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42600963">
+  <w:abstractNum w:abstractNumId="74098710">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52078124">
+    <w:lvl w:ilvl="0" w:tplc="52292766">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52078124" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52292766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52078124" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52292766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52078124" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52292766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52078124" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52292766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52078124" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52292766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52078124" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52292766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52078124" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52292766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52078124" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52292766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42600962">
+  <w:abstractNum w:abstractNumId="74098709">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23971350">
+    <w:lvl w:ilvl="0" w:tplc="27362658">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2342,55 +2342,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42600962">
-    <w:abstractNumId w:val="42600962"/>
+  <w:num w:numId="74098709">
+    <w:abstractNumId w:val="74098709"/>
   </w:num>
-  <w:num w:numId="42600963">
-    <w:abstractNumId w:val="42600963"/>
+  <w:num w:numId="74098710">
+    <w:abstractNumId w:val="74098710"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13935,51 +13935,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId729859555" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId49906a138e5ecc06e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId961892831" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId86896a66da14043a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>