--- v1 (2026-03-10)
+++ v2 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ditylenchus destructor (DITYDE)</w:t>
+        <w:t xml:space="preserve">Ditylenchus destructor DITYDE</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -484,77 +503,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Standing Committee agreed in February 2015 to request EFSA for a complete Pest Risk Assessment before taking a decision about the future regulatory status of this pest in the EU (EU COM, 2015). This complete PRA was published in 2016 (EFSA-PLH 2016). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId925769b01c2e63920" w:history="1">
+      <w:hyperlink r:id="rId967769f5780c01ee2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The nematode is sporadically present in the majority of EU Member States (EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Crocus (1CVOG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -710,50 +729,462 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The EPPO classification scheme PM 4/14 requires a nil tolerance at GSI for Grade A material intended for further propagation and for Grade B intended for flowering, but a 1% tolerance is permitted at dry bulb inspection for Grade B, only (EPPO, 2002).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Crocus L. is reported to be a wild host of D. destructor according to the Pest Categorisation (EFSA PLH, 2014). Crocus is noted as a host plant until 1980, mostly as Dutch reports in yearbooks and was detected in consignment lots of Crocus for export and in 2 out of 617 field and 11 out of 617 post-harvest inspections in 2015 (Personal communication by P. Knippels, in EFSA-PLH 2016). No other records in crocus are reported by EFSA.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Host plants infected by D. destructor are crucial for establishment of new field infestations, however the soil infection route is also important, and weed hosts seem to be important for maintaining nematode soil infestations both inside and outside crop fields. In addition, as D. destructor is very polyphagous, infested bulbs, rhizomes and roots of other host plants are important sources for establishment of new infestations. D. destructor is mycophagous and can survive in soil in the absence of host plants by feeding on many soil borne fungi (EFSA, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In conclusion, bulbs can be a pathway, and with suitable control measures carried out for the alternative inoculum sources, bulbs could be considered as significant pathway compared to others.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overall the reproductive potential of D. destructor is high. It can be assumed that even a small population of D. destructor, present in the soil at the beginning of the growing season, could develop into a very large population causing severe damage to infested host plant. D. destructor can cause significant damage to the below-ground parts (roots, tubers, bulbs) of host crops such as potato and several ornamental plants. It reduces harvest yields of host crops and causes additional damage during storage (EFSA, 2014). Very few reports indicate D. destructor infestation on flower bulb production and very limited number of bulb flowers contaminated with this nematode have been intercepted (EUROPHYT, online). EPPO's classification scheme says symptoms on bulbs appear on one side of the root crown as swollen discoloured tissue (dirty white to pinkish). This later becomes darker in colour and spreads into the bulb. When the bulb is cut transversely, a star-shaped brown area can be seen. Infested plants begin flowering earlier, leaves are shorter and have withered tips. The plants die back earlier than healthy ones (EPPO, 2002). No references to an economic impact of this pest on Crocus specifically are available.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not recommended for listing as an RNQP: the pest is qualified for RNQP status based on EPPO PM 4 Standard, however the requirement for absence of visual symptoms on the traded material (current general 'Substantially free from' requirement in the EU) is considered to be sufficient on this host.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1110,137 +1541,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15471709">
+  <w:abstractNum w:abstractNumId="29406390">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83039344">
+    <w:lvl w:ilvl="0" w:tplc="35574983">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83039344" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35574983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83039344" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35574983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83039344" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35574983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83039344" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35574983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83039344" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35574983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83039344" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35574983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83039344" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35574983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83039344" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35574983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15471708">
+  <w:abstractNum w:abstractNumId="29406389">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84450018">
+    <w:lvl w:ilvl="0" w:tplc="41711900">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1992,55 +2423,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15471708">
-    <w:abstractNumId w:val="15471708"/>
+  <w:num w:numId="29406389">
+    <w:abstractNumId w:val="29406389"/>
   </w:num>
-  <w:num w:numId="15471709">
-    <w:abstractNumId w:val="15471709"/>
+  <w:num w:numId="29406390">
+    <w:abstractNumId w:val="29406390"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13585,51 +14016,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId760161637" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId925769b01c2e63920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId916083650" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId967769f5780c01ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>