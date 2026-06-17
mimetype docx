--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Standing Committee agreed in February 2015 to request EFSA for a complete Pest Risk Assessment before taking a decision about the future regulatory status of this pest in the EU (EU COM, 2015). This complete PRA was published in 2016 (EFSA-PLH 2016). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId967769f5780c01ee2" w:history="1">
+      <w:hyperlink r:id="rId56836a32a6e5e0cd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The nematode is sporadically present in the majority of EU Member States (EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1541,137 +1541,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29406390">
+  <w:abstractNum w:abstractNumId="58106178">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35574983">
+    <w:lvl w:ilvl="0" w:tplc="44118908">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35574983" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44118908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35574983" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44118908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35574983" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44118908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35574983" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44118908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35574983" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44118908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35574983" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44118908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35574983" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44118908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35574983" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44118908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29406389">
+  <w:abstractNum w:abstractNumId="58106177">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41711900">
+    <w:lvl w:ilvl="0" w:tplc="35733630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2423,55 +2423,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29406389">
-    <w:abstractNumId w:val="29406389"/>
+  <w:num w:numId="58106177">
+    <w:abstractNumId w:val="58106177"/>
   </w:num>
-  <w:num w:numId="29406390">
-    <w:abstractNumId w:val="29406390"/>
+  <w:num w:numId="58106178">
+    <w:abstractNumId w:val="58106178"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14016,51 +14016,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId916083650" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId967769f5780c01ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId392346825" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId56836a32a6e5e0cd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>