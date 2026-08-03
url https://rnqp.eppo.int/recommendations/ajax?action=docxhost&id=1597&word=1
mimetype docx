--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Standing Committee agreed in February 2015 to request EFSA for a complete Pest Risk Assessment before taking a decision about the future regulatory status of this pest in the EU (EU COM, 2015). This complete PRA was published in 2016 (EFSA-PLH 2016). Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId56836a32a6e5e0cd3" w:history="1">
+      <w:hyperlink r:id="rId65536a7029915739e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The nematode is sporadically present in the majority of EU Member States (EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1541,137 +1541,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58106178">
+  <w:abstractNum w:abstractNumId="43160261">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44118908">
+    <w:lvl w:ilvl="0" w:tplc="94201187">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44118908" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94201187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44118908" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94201187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44118908" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94201187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44118908" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94201187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44118908" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94201187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44118908" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94201187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44118908" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94201187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44118908" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94201187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58106177">
+  <w:abstractNum w:abstractNumId="43160260">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35733630">
+    <w:lvl w:ilvl="0" w:tplc="99988002">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2423,55 +2423,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58106177">
-    <w:abstractNumId w:val="58106177"/>
+  <w:num w:numId="43160260">
+    <w:abstractNumId w:val="43160260"/>
   </w:num>
-  <w:num w:numId="58106178">
-    <w:abstractNumId w:val="58106178"/>
+  <w:num w:numId="43160261">
+    <w:abstractNumId w:val="43160261"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14016,51 +14016,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId392346825" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId56836a32a6e5e0cd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId544734572" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId65536a7029915739e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>