--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Puccinia horiana (PUCCHN)</w:t>
+        <w:t xml:space="preserve">Puccinia horiana PUCCHN</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -457,77 +495,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId185069b016fb17f91" w:history="1">
+      <w:hyperlink r:id="rId66966a04dc193e337" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum (Dendranthema) (1DDMG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -683,50 +721,471 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest listed in EPPO PM 4/6(2) certification scheme for Chrysanthemum.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cultivars of Chrysanthemum × morifolium for cut flowers and pot chrysanthemum are mostly grown in protected cultivation, while multiflora plants (garden chrysanthemum) are mainly grown outdoors. Production under a protected cropping system is, under strict sanitation processes, sufficient to prevent infestation from the surrounding environment or previous crops. Plant material of Chrysanthemum × morifolium cultivars for propagation purposes originating from infested areas may carry P. horiana as teliospores in pustules or as mycelium, however existing certification schemes considerably reduce the risk of use of infected cuttings. Cut flowers may carry the pathogen, but current sanitary practices on nurseries should prevent their introduction.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The pathogen spreads naturally as teliospores and basidiospores and Chrysanthemum species are the only host species, and they occur in the wild or are widely grown throughout the area. The basidiospores are dispersed by wind, which can transport them on at least 700 metres and possibly several kilometres but this needs conditions of high RH, as they lose their germinability after five minutes at 80 % RH and after one hour at 90% (EFSA 2013). Hence the likelyhood of protected environments becoming infected in this way would appear to be low.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In conclusion, plants for planting are a pathway and are considered the main significant pathway compared to natural dispersal for crops grown in protected conditions, and also probably to crops grown outside, unless in close proximity to other infected crops or hosts under suitable environmental conditions.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In most EU production areas the pathogen is considered established, and standard protective action is taken in the form of regular protective fungicide treatments and reductions in leaf wetness period where possible.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Higher impact is expected only in the case in which a crop of a susceptible cultivar is grown in conditions in which leaf wetness period is not or cannot be controlled and where no protective fungicides are applied. Such cases are currently very rare but, if they occur, the impact can be locally severe, especially if cuttings did not undergo a certification scheme and were infected.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1058,137 +1517,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95998857">
+  <w:abstractNum w:abstractNumId="34712080">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74657959">
+    <w:lvl w:ilvl="0" w:tplc="67802986">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74657959" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67802986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74657959" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67802986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74657959" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67802986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74657959" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67802986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74657959" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67802986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74657959" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67802986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74657959" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67802986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74657959" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67802986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95998856">
+  <w:abstractNum w:abstractNumId="34712079">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33312001">
+    <w:lvl w:ilvl="0" w:tplc="55753152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1940,55 +2399,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95998856">
-    <w:abstractNumId w:val="95998856"/>
+  <w:num w:numId="34712079">
+    <w:abstractNumId w:val="34712079"/>
   </w:num>
-  <w:num w:numId="95998857">
-    <w:abstractNumId w:val="95998857"/>
+  <w:num w:numId="34712080">
+    <w:abstractNumId w:val="34712080"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13533,51 +13992,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId742474741" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId185069b016fb17f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId266271628" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId66966a04dc193e337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>