--- v3 (2026-05-13)
+++ v4 (2026-08-25)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId66966a04dc193e337" w:history="1">
+      <w:hyperlink r:id="rId53126a8d0bf6913ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1517,137 +1517,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34712080">
+  <w:abstractNum w:abstractNumId="81080294">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67802986">
+    <w:lvl w:ilvl="0" w:tplc="20319314">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67802986" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20319314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67802986" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20319314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67802986" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20319314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67802986" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20319314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67802986" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20319314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67802986" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20319314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67802986" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20319314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67802986" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20319314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34712079">
+  <w:abstractNum w:abstractNumId="81080293">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55753152">
+    <w:lvl w:ilvl="0" w:tplc="72456714">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2399,55 +2399,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34712079">
-    <w:abstractNumId w:val="34712079"/>
+  <w:num w:numId="81080293">
+    <w:abstractNumId w:val="81080293"/>
   </w:num>
-  <w:num w:numId="34712080">
-    <w:abstractNumId w:val="34712080"/>
+  <w:num w:numId="81080294">
+    <w:abstractNumId w:val="81080294"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13992,51 +13992,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId266271628" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId66966a04dc193e337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId146205560" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId53126a8d0bf6913ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>