--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ditylenchus dipsaci (DITYDI)</w:t>
+        <w:t xml:space="preserve">Ditylenchus dipsaci DITYDI</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -511,77 +530,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId761069b016b310de6" w:history="1">
+      <w:hyperlink r:id="rId31376a138e5e755cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Narcissus (1NARG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -737,50 +756,453 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dipsaci is listed in EPPO PM 4/5(2) Classification scheme for Narcissus (EPPO, 2002).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Normally propagated by bulbs which can be infested by D. dipsaci and planting nematode-free bulbs is recognized as an important control practice for this pest. (Hot water treatment is available to assist this and nil tolerance is recommended in classification schemes, EPPO 2002). Other potential sources of infection are nematode-infested soil, infested debris and infested weeds. Field control can be by rotation, soil solarization or resistant cultivars, however chemical treatments of soil are not economic for large areas (CABI, 2015), though it is the main control method used in France for tulips, daffodils and hyacinths (ANSES, 2013). In conclusion young plants for transplanting or bulbs are both pathways, and with suitable control measures carried out for the alternative inoculum sources, plants and bulbs can be considered as significant pathways compared to others.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. dipsaci is one of the most devastating plant-parasitic nematodes, especially in temperate regions. Without control, it can cause complete failure of host crops such as ornamental plants, especially flower bulbs.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In daffodils its causes yellowing and deformation of the leaves, a reduction in internode length, leading to dwarfism of the plant. Flowering is also delayed and stem lesions and depigmentation of the sepals necessarily have an adverse effect on their sale. In France, D. dipsaci has no economic impact on bulb flowers (tulips, daffodils, hyacinths) due to preventive and systematic soil treatments using Vydate (oxamyl) (ANSES, 2013). However this is an economic cost due to the pest and is presumably not always 100% effective.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -967,125 +1389,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId769069b016b310ff3" w:history="1">
+      <w:hyperlink r:id="rId89236a138e5e75a71" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId508569b016b311017" w:history="1">
+      <w:hyperlink r:id="rId97346a138e5e75a97" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId886469b016b311041" w:history="1">
+      <w:hyperlink r:id="rId46126a138e5e75ac5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1201,137 +1623,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48068255">
+  <w:abstractNum w:abstractNumId="94935457">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95278953">
+    <w:lvl w:ilvl="0" w:tplc="45236945">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95278953" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45236945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95278953" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45236945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95278953" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45236945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95278953" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45236945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95278953" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45236945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95278953" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45236945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95278953" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45236945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95278953" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45236945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48068254">
+  <w:abstractNum w:abstractNumId="94935456">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77255515">
+    <w:lvl w:ilvl="0" w:tplc="44530060">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2083,55 +2505,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48068254">
-    <w:abstractNumId w:val="48068254"/>
+  <w:num w:numId="94935456">
+    <w:abstractNumId w:val="94935456"/>
   </w:num>
-  <w:num w:numId="48068255">
-    <w:abstractNumId w:val="48068255"/>
+  <w:num w:numId="94935457">
+    <w:abstractNumId w:val="94935457"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13676,51 +14098,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId740799018" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId761069b016b310de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId769069b016b310ff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId508569b016b311017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId886469b016b311041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId605497791" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId31376a138e5e755cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId89236a138e5e75a71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId97346a138e5e75a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId46126a138e5e75ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>