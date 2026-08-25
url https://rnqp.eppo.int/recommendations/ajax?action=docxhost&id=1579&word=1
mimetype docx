--- v3 (2026-05-24)
+++ v4 (2026-08-25)
@@ -530,51 +530,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31376a138e5e755cc" w:history="1">
+      <w:hyperlink r:id="rId56656a8d0b8ae0b59" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1389,125 +1389,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89236a138e5e75a71" w:history="1">
+      <w:hyperlink r:id="rId89846a8d0b8ae108d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId97346a138e5e75a97" w:history="1">
+      <w:hyperlink r:id="rId38666a8d0b8ae10b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46126a138e5e75ac5" w:history="1">
+      <w:hyperlink r:id="rId29946a8d0b8ae10f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1623,137 +1623,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94935457">
+  <w:abstractNum w:abstractNumId="64265235">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45236945">
+    <w:lvl w:ilvl="0" w:tplc="42550234">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45236945" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42550234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45236945" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42550234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45236945" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42550234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45236945" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42550234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45236945" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42550234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45236945" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42550234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45236945" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42550234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45236945" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42550234" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94935456">
+  <w:abstractNum w:abstractNumId="64265234">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44530060">
+    <w:lvl w:ilvl="0" w:tplc="99736974">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2505,55 +2505,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94935456">
-    <w:abstractNumId w:val="94935456"/>
+  <w:num w:numId="64265234">
+    <w:abstractNumId w:val="64265234"/>
   </w:num>
-  <w:num w:numId="94935457">
-    <w:abstractNumId w:val="94935457"/>
+  <w:num w:numId="64265235">
+    <w:abstractNumId w:val="64265235"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14098,51 +14098,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId605497791" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId31376a138e5e755cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId89236a138e5e75a71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId97346a138e5e75a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId46126a138e5e75ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId134239923" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId56656a8d0b8ae0b59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId89846a8d0b8ae108d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId38666a8d0b8ae10b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId29946a8d0b8ae10f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>