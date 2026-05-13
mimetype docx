--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tomato spotted wilt tospovirus (Tomato spotted wilt virus) (TSWV00)</w:t>
+        <w:t xml:space="preserve">Tomato spotted wilt tospovirus (Tomato spotted wilt virus) TSWV00</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -484,77 +503,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId682769b017d1281cc" w:history="1">
+      <w:hyperlink r:id="rId30336a04dc0ccd4bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Impatiens New Guinea hybrids (IPANG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -710,50 +729,444 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is listed in the EPPO certification scheme for New Guinea hybrids of impatiens (PM 4/20).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TSWV has an extremely wide host range with more than 1 300 plants including agricultural crops, wild and weed species (Parrella et al., 2003; Peters, 2003). TSWV is a systemic pathogen and, as such, it is very efficiently transmitted by all vegetative multiplication techniques (EFSA-PLH, 2012). The virus is transmitted by thrips in a persistent propagative mode (Ullman et al., 1993; Wijkamp et al., 1993). Because of the persistence of TSWV in the vectors, the virus can be carried by infected plant material but also by viruliferous thrips, which can be present on a consignment that is infected with TSVW or even on consignments of non-host plants of the virus. TSWV and viruliferous thrips are being transported in living planting material and will survive transport and storage as long as their hosts remain alive (EFSA-PLH, 2012). The plants for planting are a significant pathway compared to other pathways. Impatiens New Guinea hybrids is frequently-infected with TSWV ornamental crop in the Netherlands (Verhoeven and Roenhorst, 1994), Czech Republic (Mertelík et al., 1996), USA (Daughtrey et al., 1997) and globally (Kormelink et al.,1998). The plants for planting are a significant pathway compared to other pathways.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TSWV infections have great impact on the ornamental industry, with the virus frequently found in greenhouse flower crops (Verhoeven and Roenhorst, 1994). Symptoms of TSWV on Impatiens New Guinea hybrids including chlorotic to necrotic spots or rings on leaves systemic chlorotic to necrotic spots (Daughtrey et al., 1997).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1027,51 +1440,51 @@
         <w:t xml:space="preserve">International Committee on Taxonomy of Viruses (ICTV) (2015) Implementation of non-Latinized binomial species names in the family Bunyaviridae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R, Peters D and Goldbach R (1998) Tospovirus genus. Association of Applied Biologists, Descriptions of Plant Viruses September 1998, 363, 1–14. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId260169b017d128431" w:history="1">
+      <w:hyperlink r:id="rId45076a04dc0ccda15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showadpv.php?dpvno=363</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1325,137 +1738,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79607533">
+  <w:abstractNum w:abstractNumId="31339383">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10270324">
+    <w:lvl w:ilvl="0" w:tplc="20428263">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10270324" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20428263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10270324" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20428263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10270324" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20428263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10270324" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20428263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10270324" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20428263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10270324" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20428263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10270324" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20428263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10270324" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20428263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79607532">
+  <w:abstractNum w:abstractNumId="31339382">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26414547">
+    <w:lvl w:ilvl="0" w:tplc="93360208">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2207,55 +2620,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79607532">
-    <w:abstractNumId w:val="79607532"/>
+  <w:num w:numId="31339382">
+    <w:abstractNumId w:val="31339382"/>
   </w:num>
-  <w:num w:numId="79607533">
-    <w:abstractNumId w:val="79607533"/>
+  <w:num w:numId="31339383">
+    <w:abstractNumId w:val="31339383"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13800,51 +14213,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId989095515" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId682769b017d1281cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId260169b017d128431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId401238390" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId30336a04dc0ccd4bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId45076a04dc0ccda15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>