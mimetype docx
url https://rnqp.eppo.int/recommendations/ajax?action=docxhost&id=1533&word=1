--- v3 (2026-05-13)
+++ v4 (2026-08-25)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30336a04dc0ccd4bb" w:history="1">
+      <w:hyperlink r:id="rId95826a8d0b8bb79cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1440,51 +1440,51 @@
         <w:t xml:space="preserve">International Committee on Taxonomy of Viruses (ICTV) (2015) Implementation of non-Latinized binomial species names in the family Bunyaviridae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R, Peters D and Goldbach R (1998) Tospovirus genus. Association of Applied Biologists, Descriptions of Plant Viruses September 1998, 363, 1–14. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45076a04dc0ccda15" w:history="1">
+      <w:hyperlink r:id="rId19446a8d0b8bb7fa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showadpv.php?dpvno=363</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1738,137 +1738,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31339383">
+  <w:abstractNum w:abstractNumId="98138686">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20428263">
+    <w:lvl w:ilvl="0" w:tplc="94951654">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20428263" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94951654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20428263" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94951654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20428263" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94951654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20428263" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94951654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20428263" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94951654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20428263" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94951654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20428263" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94951654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20428263" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94951654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31339382">
+  <w:abstractNum w:abstractNumId="98138685">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93360208">
+    <w:lvl w:ilvl="0" w:tplc="82337793">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2620,55 +2620,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31339382">
-    <w:abstractNumId w:val="31339382"/>
+  <w:num w:numId="98138685">
+    <w:abstractNumId w:val="98138685"/>
   </w:num>
-  <w:num w:numId="31339383">
-    <w:abstractNumId w:val="31339383"/>
+  <w:num w:numId="98138686">
+    <w:abstractNumId w:val="98138686"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14213,51 +14213,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId401238390" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId30336a04dc0ccd4bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId45076a04dc0ccda15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId416646551" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId95826a8d0b8bb79cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId19446a8d0b8bb7fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>