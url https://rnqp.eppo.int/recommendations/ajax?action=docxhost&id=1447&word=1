--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Citrus tristeza virus (European isolates) (Citrus tristeza virus) (CTV000)</w:t>
+        <w:t xml:space="preserve">Citrus tristeza virus (European isolates) (Citrus tristeza virus) CTV000</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -484,77 +503,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId630869b0183397095" w:history="1">
+      <w:hyperlink r:id="rId94176a04dbeb31946" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus (1CIDG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -710,50 +729,454 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The interest in Citrus and related genera as ornamental plants has increased in recent years, and many varieties and hybrids are suitable for this purpose. The EPPO PM 4/12 Standard for Citrus includes all species of Citrus, Poncirus, Fortunella and their hybrids, so it is assumed it can be recommended for the RNQP status for ornamental use based on the EPPO PM 4 Standard, and so this analysis does not need to continue.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hybrids (genera/species not given) suitable for ornamental use were tested and found to vary between resistant to highly intolerant to CTV in Brazil (Santos et al., 2016). In Sicily, ornamental citrus (types not stated) was also infected up to 3.28% by CTV (Riolo et al., 2009). An area of uncertainty concerns the extremely limited information available on the prevalence and biological properties of CTV isolates that may be present in ornamental citrus such as kumquats (Fortunella sp.) and calamondin (Citrofortunella microcarpa) in Europe (EFSA-PLH, 2014). Therefore concluded they would react to the pathogen in a similar way as to fruiting Citrus.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Citrus plants are widely grown in Europe as ornamental species, either in the open-field or under protected cultivation. Several isolates of CTV are already present and established in most EU MSs where citrus plants are grown; the area of potential CTV distribution coincides with areas of citrus cultivation in the EU.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">CTV is transmitted by vectors, T. citricida is localised but the other known CTV vectors, A. spiraecola, T. aurantii and A gossypii, are present in Europe and A. gossypii, the second most efficient vector, is widespread. The efficiency by which CTV isolates are transmitted by A. gossypii varies with the particular virus isolate, but is generally greater than 50 % and thus, with its high population sizes, A. gossypii plays a major role in epidemics of CTV in Spain and across Europe. Spread of CTV in orchards can be rapid. Overall, and with minimal uncertainty, aphid vectors, with the potential to contribute to CTV spread, can be considered to be widely available in the EU (EFSA-PLH, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">European isolates of CTV have the potential to cause very significant impact in the European citrus industries relying on sour orange rootstocks. However CTV-tolerant rootstocks are available and the impact is currently very limited in Spain for which the whole industry has replaced sour orange with CTV-tolerant rootstocks. Impacts in ornamental citrus are not clear. Whether these rootstock are suitable for ornamental citrus is not known/stated. Kumquats and some other citrus species, such as calamondin, are cultivated mainly as ornamental trees and have a more limited commercial importance (EFSA-PLH, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard, except for strains qualifying for the quarantine status, if it is possible depending on the tests available to do such a distinction.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -997,51 +1420,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Citrus tristeza virus. EFSA Journal 2014;12(12):3923, 32 pp. doi:10.2903/j.efsa.2014.3923 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId397469b01833972f5" w:history="1">
+      <w:hyperlink r:id="rId90696a04dbeb31dc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3923.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1203,137 +1626,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60589308">
+  <w:abstractNum w:abstractNumId="39677782">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19345450">
+    <w:lvl w:ilvl="0" w:tplc="64269833">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19345450" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64269833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19345450" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64269833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19345450" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64269833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19345450" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64269833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19345450" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64269833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19345450" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64269833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19345450" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64269833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19345450" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64269833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60589307">
+  <w:abstractNum w:abstractNumId="39677781">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13871878">
+    <w:lvl w:ilvl="0" w:tplc="67441671">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2085,55 +2508,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60589307">
-    <w:abstractNumId w:val="60589307"/>
+  <w:num w:numId="39677781">
+    <w:abstractNumId w:val="39677781"/>
   </w:num>
-  <w:num w:numId="60589308">
-    <w:abstractNumId w:val="60589308"/>
+  <w:num w:numId="39677782">
+    <w:abstractNumId w:val="39677782"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13678,51 +14101,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403670733" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId630869b0183397095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId397469b01833972f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3923.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId568943030" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId94176a04dbeb31946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId90696a04dbeb31dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3923.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>