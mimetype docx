--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId94176a04dbeb31946" w:history="1">
+      <w:hyperlink r:id="rId81516a405da41b95f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1420,51 +1420,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Citrus tristeza virus. EFSA Journal 2014;12(12):3923, 32 pp. doi:10.2903/j.efsa.2014.3923 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90696a04dbeb31dc9" w:history="1">
+      <w:hyperlink r:id="rId40366a405da41be0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3923.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1626,137 +1626,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39677782">
+  <w:abstractNum w:abstractNumId="50838364">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64269833">
+    <w:lvl w:ilvl="0" w:tplc="97997173">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64269833" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97997173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64269833" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97997173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64269833" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97997173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64269833" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97997173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64269833" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97997173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64269833" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97997173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64269833" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97997173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64269833" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97997173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39677781">
+  <w:abstractNum w:abstractNumId="50838363">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67441671">
+    <w:lvl w:ilvl="0" w:tplc="81119402">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2508,55 +2508,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39677781">
-    <w:abstractNumId w:val="39677781"/>
+  <w:num w:numId="50838363">
+    <w:abstractNumId w:val="50838363"/>
   </w:num>
-  <w:num w:numId="39677782">
-    <w:abstractNumId w:val="39677782"/>
+  <w:num w:numId="50838364">
+    <w:abstractNumId w:val="50838364"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14101,51 +14101,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId568943030" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId94176a04dbeb31946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId90696a04dbeb31dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3923.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId961360403" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId81516a405da41b95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId40366a405da41be0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3923.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>