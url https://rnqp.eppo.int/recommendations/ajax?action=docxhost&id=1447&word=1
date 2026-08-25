--- v4 (2026-06-27)
+++ v5 (2026-08-25)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId81516a405da41b95f" w:history="1">
+      <w:hyperlink r:id="rId16856a8d0b94b4257" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1420,51 +1420,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Citrus tristeza virus. EFSA Journal 2014;12(12):3923, 32 pp. doi:10.2903/j.efsa.2014.3923 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40366a405da41be0c" w:history="1">
+      <w:hyperlink r:id="rId57806a8d0b94b4780" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3923.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1626,137 +1626,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50838364">
+  <w:abstractNum w:abstractNumId="16955929">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97997173">
+    <w:lvl w:ilvl="0" w:tplc="49491802">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97997173" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49491802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97997173" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49491802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97997173" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49491802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97997173" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49491802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97997173" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49491802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97997173" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49491802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97997173" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49491802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97997173" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49491802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50838363">
+  <w:abstractNum w:abstractNumId="16955928">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81119402">
+    <w:lvl w:ilvl="0" w:tplc="25010045">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2508,55 +2508,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50838363">
-    <w:abstractNumId w:val="50838363"/>
+  <w:num w:numId="16955928">
+    <w:abstractNumId w:val="16955928"/>
   </w:num>
-  <w:num w:numId="50838364">
-    <w:abstractNumId w:val="50838364"/>
+  <w:num w:numId="16955929">
+    <w:abstractNumId w:val="16955929"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14101,51 +14101,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId961360403" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId81516a405da41b95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId40366a405da41be0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3923.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId254462926" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId16856a8d0b94b4257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId57806a8d0b94b4780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3923.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>