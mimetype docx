--- v1 (2026-03-10)
+++ v2 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xanthomonas gardneri (Xanthomonas campestris pv. vesicatoria) (XANTGA)</w:t>
+        <w:t xml:space="preserve">Xanthomonas gardneri (Xanthomonas campestris pv. vesicatoria) XANTGA</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas campestris pv. vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Vegetable seed sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -510,86 +529,86 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This pest is a candidate for the RNQP status according to the IIA2AWG. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId505969b0165943655" w:history="1">
+      <w:hyperlink r:id="rId845469f577ed62df8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EFSA concluded that X. gardneri has not been reported in the EU and no strain isolated in the EU has been described with features corresponding to those of X. gardneri in the literature and official collections of bacteria (EFSA, 2014). However, findings of X. gardneri have recently been described in Bulagria (Aleksandrova et al, 2014; Kizheva et al, 2013). According to these papers, X. gardneri was established on tomato for the first time in Bulgaria in 2010 on Bela variety in South region of Bulgaria. X. gardneri may thus have a very limited distribution in Europe. X. gardneri is also reported in North-America and Asia. X. gardneri causes the same symptoms on tomato and pepper as the other three species. It is therefore not desirable to have a different kind of regulation for this species, so this species is considered a candidate as well.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum (1CPSG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable seed sector.</w:t>
       </w:r>
@@ -918,50 +937,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1604,137 +1642,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45075900">
+  <w:abstractNum w:abstractNumId="30571108">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36734591">
+    <w:lvl w:ilvl="0" w:tplc="85732471">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36734591" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85732471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36734591" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85732471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36734591" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85732471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36734591" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85732471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36734591" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85732471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36734591" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85732471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36734591" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85732471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36734591" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85732471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45075899">
+  <w:abstractNum w:abstractNumId="30571107">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39987975">
+    <w:lvl w:ilvl="0" w:tplc="55324500">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2486,55 +2524,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45075899">
-    <w:abstractNumId w:val="45075899"/>
+  <w:num w:numId="30571107">
+    <w:abstractNumId w:val="30571107"/>
   </w:num>
-  <w:num w:numId="45075900">
-    <w:abstractNumId w:val="45075900"/>
+  <w:num w:numId="30571108">
+    <w:abstractNumId w:val="30571108"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14079,51 +14117,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId747755472" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId505969b0165943655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId280741853" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId845469f577ed62df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>