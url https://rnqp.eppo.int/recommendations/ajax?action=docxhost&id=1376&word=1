--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -529,51 +529,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This pest is a candidate for the RNQP status according to the IIA2AWG. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId845469f577ed62df8" w:history="1">
+      <w:hyperlink r:id="rId31546a32a67a1ae00" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EFSA concluded that X. gardneri has not been reported in the EU and no strain isolated in the EU has been described with features corresponding to those of X. gardneri in the literature and official collections of bacteria (EFSA, 2014). However, findings of X. gardneri have recently been described in Bulagria (Aleksandrova et al, 2014; Kizheva et al, 2013). According to these papers, X. gardneri was established on tomato for the first time in Bulgaria in 2010 on Bela variety in South region of Bulgaria. X. gardneri may thus have a very limited distribution in Europe. X. gardneri is also reported in North-America and Asia. X. gardneri causes the same symptoms on tomato and pepper as the other three species. It is therefore not desirable to have a different kind of regulation for this species, so this species is considered a candidate as well.</w:t>
@@ -1642,137 +1642,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30571108">
+  <w:abstractNum w:abstractNumId="79160862">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85732471">
+    <w:lvl w:ilvl="0" w:tplc="72887467">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85732471" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72887467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85732471" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72887467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85732471" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72887467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85732471" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72887467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85732471" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72887467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85732471" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72887467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85732471" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72887467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85732471" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72887467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30571107">
+  <w:abstractNum w:abstractNumId="79160861">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55324500">
+    <w:lvl w:ilvl="0" w:tplc="99807992">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2524,55 +2524,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30571107">
-    <w:abstractNumId w:val="30571107"/>
+  <w:num w:numId="79160861">
+    <w:abstractNumId w:val="79160861"/>
   </w:num>
-  <w:num w:numId="30571108">
-    <w:abstractNumId w:val="30571108"/>
+  <w:num w:numId="79160862">
+    <w:abstractNumId w:val="79160862"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14117,51 +14117,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId280741853" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId845469f577ed62df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId540051145" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId31546a32a67a1ae00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>