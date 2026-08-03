--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -529,51 +529,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This pest is a candidate for the RNQP status according to the IIA2AWG. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31546a32a67a1ae00" w:history="1">
+      <w:hyperlink r:id="rId64136a70295fe2f8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EFSA concluded that X. gardneri has not been reported in the EU and no strain isolated in the EU has been described with features corresponding to those of X. gardneri in the literature and official collections of bacteria (EFSA, 2014). However, findings of X. gardneri have recently been described in Bulagria (Aleksandrova et al, 2014; Kizheva et al, 2013). According to these papers, X. gardneri was established on tomato for the first time in Bulgaria in 2010 on Bela variety in South region of Bulgaria. X. gardneri may thus have a very limited distribution in Europe. X. gardneri is also reported in North-America and Asia. X. gardneri causes the same symptoms on tomato and pepper as the other three species. It is therefore not desirable to have a different kind of regulation for this species, so this species is considered a candidate as well.</w:t>
@@ -1642,137 +1642,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79160862">
+  <w:abstractNum w:abstractNumId="45924755">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72887467">
+    <w:lvl w:ilvl="0" w:tplc="34732666">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72887467" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34732666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72887467" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34732666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72887467" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34732666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72887467" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34732666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72887467" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34732666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72887467" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34732666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72887467" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34732666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72887467" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34732666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79160861">
+  <w:abstractNum w:abstractNumId="45924754">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99807992">
+    <w:lvl w:ilvl="0" w:tplc="97390256">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2524,55 +2524,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79160861">
-    <w:abstractNumId w:val="79160861"/>
+  <w:num w:numId="45924754">
+    <w:abstractNumId w:val="45924754"/>
   </w:num>
-  <w:num w:numId="79160862">
-    <w:abstractNumId w:val="79160862"/>
+  <w:num w:numId="45924755">
+    <w:abstractNumId w:val="45924755"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14117,51 +14117,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId540051145" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId31546a32a67a1ae00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId125235088" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId64136a70295fe2f8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>