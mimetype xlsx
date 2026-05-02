--- v0 (2025-12-07)
+++ v1 (2026-05-02)
@@ -63,51 +63,51 @@
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'6-Other crops (tobacco'!$A$1:$H$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'7-Vegetable seed secto'!$A$1:$H$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'8-Vegetable propagatin'!$A$1:$H$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'9-Vine sector'!$A$1:$H$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'10-Forest reproductive '!$A$1:$H$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">'11-Ornamental sector'!$A$1:$H$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="12" hidden="1">'12-Fruits (including ho'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1090">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Under the new EU Plant Health Law, Regulation (EU) 2016/2031, a list of Regulated Non-Quarantine Pests (RNQPs) should be adopted in an implementing act. In this context, the European and Mediterranean Plant Protection Organization (EPPO) has led a 2-year project funded by the European Commission (EU COM) on RNQPs: The EU Quality Pest Project (contract SANTE/2016/G1/SI2.726941). This project began in April 2016 and ended in April 2018. It was aimed at recommending a first list of RNQPs for the EU. The EPPO Secretariat also sought endorsement of these recommendations for the EPPO region.</t>
+      <t xml:space="preserve">Under the new EU Plant Health Law, Regulation (EU) 2016/2031, a list of Regulated Non-Quarantine Pests (RNQPs) should be adopted in an implementing act. In this context, the European and Mediterranean Plant Protection Organization (EPPO) has led a 2-year project funded by the European Commission (EU COM) on RNQPs: The ï¿½EU Quality Pest Projectï¿½ (contract SANTE/2016/G1/SI2.726941). This project began in April 2016 and ended in April 2018. It was aimed at recommending a first list of RNQPs for the EU. The EPPO Secretariat also sought endorsement of these recommendations for the EPPO region.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 The final recommendations for RNQP listing, revised thresholds and associated risk management are made available in an internet site (</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">https://rnqp.eppo.int/</t>
@@ -138,51 +138,51 @@
 More information on the methodology developed during the RNQP Project is available in a first article:</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 Picard C, Ward M, Karadjova O, Pietsch M &amp; Gaag DJ Van Der (2017) A methodology for preparing a list of recommended regulated non-quarantine pests (RNQPs). </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="true"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">OEPP/EPPO, Bulletin OEPP/EPPO Bulletin 47, 551558.</t>
+      <t xml:space="preserve">OEPP/EPPO, Bulletin OEPP/EPPO Bulletin 47, 551ï¿½558.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> https://doi.org/10.1111/epp.12420</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 More information on the outcome the RNQP Project is available in a second article:</t>
@@ -4667,51 +4667,51 @@
   </sheetPr>
   <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="148" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Under the new EU Plant Health Law, Regulation (EU) 2016/2031, a list of Regulated Non-Quarantine Pests (RNQPs) should be adopted in an implementing act. In this context, the European and Mediterranean Plant Protection Organization (EPPO) has led a 2-year project funded by the European Commission (EU COM) on RNQPs: The EU Quality Pest Project (contract SANTE/2016/G1/SI2.726941). This project began in April 2016 and ended in April 2018. It was aimed at recommending a first list of RNQPs for the EU. The EPPO Secretariat also sought endorsement of these recommendations for the EPPO region.</t>
+            <t xml:space="preserve">Under the new EU Plant Health Law, Regulation (EU) 2016/2031, a list of Regulated Non-Quarantine Pests (RNQPs) should be adopted in an implementing act. In this context, the European and Mediterranean Plant Protection Organization (EPPO) has led a 2-year project funded by the European Commission (EU COM) on RNQPs: The ï¿½EU Quality Pest Projectï¿½ (contract SANTE/2016/G1/SI2.726941). This project began in April 2016 and ended in April 2018. It was aimed at recommending a first list of RNQPs for the EU. The EPPO Secretariat also sought endorsement of these recommendations for the EPPO region.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">
 The final recommendations for RNQP listing, revised thresholds and associated risk management are made available in an internet site (</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">https://rnqp.eppo.int/</t>
@@ -4742,51 +4742,51 @@
 More information on the methodology developed during the RNQP Project is available in a first article:</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">
 Picard C, Ward M, Karadjova O, Pietsch M &amp; Gaag DJ Van Der (2017) A methodology for preparing a list of recommended regulated non-quarantine pests (RNQPs). </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="true"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">OEPP/EPPO, Bulletin OEPP/EPPO Bulletin 47, 551558.</t>
+            <t xml:space="preserve">OEPP/EPPO, Bulletin OEPP/EPPO Bulletin 47, 551ï¿½558.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> https://doi.org/10.1111/epp.12420</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">
 More information on the outcome the RNQP Project is available in a second article:</t>